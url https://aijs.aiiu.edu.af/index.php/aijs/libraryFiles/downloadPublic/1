--- v1 (2026-03-18)
+++ v2 (2026-06-24)
@@ -58,56 +58,57 @@
         <w:pStyle w:val="IEEEAuthorName"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E15BFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>First Author</w:t>
       </w:r>
       <w:r w:rsidR="00806669">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00233C4D" w:rsidRPr="00233C4D">
+      <w:r w:rsidR="00233C4D" w:rsidRPr="007B43DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00E15BFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, Second Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00E15BFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E15BFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -146,61 +147,51 @@
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00324AA7" w:rsidRPr="00E15BFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00324AA7" w:rsidRPr="00E15BFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>University,</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">University, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E15BFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Department, </w:t>
       </w:r>
       <w:r w:rsidR="002409DF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Faculty</w:t>
       </w:r>
       <w:r w:rsidRPr="00E15BFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
@@ -802,51 +793,51 @@
           </w:tcPr>
           <w:p w14:paraId="2F70D42C" w14:textId="77777777" w:rsidR="00324AA7" w:rsidRPr="00914EF3" w:rsidRDefault="00324AA7" w:rsidP="00CF140E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00324AA7" w14:paraId="2FC3739F" w14:textId="77777777" w:rsidTr="00CF140E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C9E4B82" w14:textId="61425AD7" w:rsidR="00324AA7" w:rsidRPr="00914EF3" w:rsidRDefault="00324AA7" w:rsidP="00CF140E">
+          <w:p w14:paraId="0C9E4B82" w14:textId="6A071F27" w:rsidR="00324AA7" w:rsidRPr="00914EF3" w:rsidRDefault="00324AA7" w:rsidP="00CF140E">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="23"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914EF3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cite</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -951,95 +942,77 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Afghan International</w:t>
             </w:r>
             <w:r w:rsidRPr="00914EF3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00914EF3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of </w:t>
+              <w:t>Journal of Science 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00914EF3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:i/>
-                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Science</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">(1), 1-22. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00324AA7">
-[...5 lines deleted...]
-              <w:t>https://aijs.aiiu.edu.af/index.php/aijs/article</w:t>
+            <w:r w:rsidRPr="00BE39F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>https://</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00BE39F6" w:rsidRPr="00BE39F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t>doi.org/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE39F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">php/aijs/article </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30AF610A" w14:textId="77777777" w:rsidR="00324AA7" w:rsidRDefault="00324AA7" w:rsidP="005F3742">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C4A83D3" w14:textId="584E239C" w:rsidR="004407E5" w:rsidRDefault="004407E5" w:rsidP="00362A35">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -2822,96 +2795,136 @@
         <w:t>In technical writing there are generally three types of abbreviations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0291782B" w14:textId="77777777" w:rsidR="008762C2" w:rsidRPr="008762C2" w:rsidRDefault="008762C2" w:rsidP="005F3742">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008762C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>An abbreviation that is first introduced in the text. This abbreviation is placed within parentheses directly following its first occurrence of the spelled-out words in the text. Mostly, they are the initials of the words written in capital letters (e.g. University of Baghdad (</w:t>
+        <w:t>An abbreviation that is first introduced in the text. This abbreviation is placed within parentheses directly following its first occurrence of the spelled-out words in the text. Mostly, they are the initials of the words written in capital letters (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008762C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008762C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University of Baghdad (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008762C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>UoB</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008762C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">)). Thereafter, this abbreviation can be used instead of the words throughout the rest of the paper. However, try not to invent abbreviations just to save space, use words instead and make your paper more readable.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BBC185" w14:textId="77777777" w:rsidR="008762C2" w:rsidRPr="008762C2" w:rsidRDefault="008762C2" w:rsidP="008762C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008762C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">An abbreviation that is commonly known in the field of research (e.g. SNR for signal-to-noise-ratio). However, some of these abbreviations are slangs and should be avoided in writing, like </w:t>
+        <w:t>An abbreviation that is commonly known in the field of research (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008762C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008762C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SNR for signal-to-noise-ratio). However, some of these abbreviations are slangs and should be avoided in writing, like </w:t>
       </w:r>
       <w:r w:rsidRPr="008762C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lab</w:t>
       </w:r>
       <w:r w:rsidRPr="008762C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidRPr="008762C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
@@ -3294,57 +3307,67 @@
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>C</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <m:t>t</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
-      <w:r w:rsidRPr="008762C2">
-[...5 lines deleted...]
-        <w:t>,                                                                           (1)</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008762C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008762C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        (1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66FFC5D0" w14:textId="6DFA6C89" w:rsidR="008762C2" w:rsidRPr="008762C2" w:rsidRDefault="008762C2" w:rsidP="008762C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008762C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">where </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
             <w:sz w:val="24"/>
@@ -6817,148 +6840,148 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008762C2" w:rsidRPr="008762C2" w:rsidSect="00BF5486">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AD58868" w14:textId="77777777" w:rsidR="0069275B" w:rsidRDefault="0069275B" w:rsidP="00806669">
+    <w:p w14:paraId="7457416D" w14:textId="77777777" w:rsidR="00A20DC3" w:rsidRDefault="00A20DC3" w:rsidP="00806669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A7EB1E4" w14:textId="77777777" w:rsidR="0069275B" w:rsidRDefault="0069275B" w:rsidP="00806669">
+    <w:p w14:paraId="115DDABE" w14:textId="77777777" w:rsidR="00A20DC3" w:rsidRDefault="00A20DC3" w:rsidP="00806669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-656691485"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
@@ -7000,138 +7023,187 @@
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00F43624">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="316377D9" w14:textId="77777777" w:rsidR="00F43624" w:rsidRDefault="00F43624">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0936A394" w14:textId="77777777" w:rsidR="0069275B" w:rsidRDefault="0069275B" w:rsidP="00806669">
+    <w:p w14:paraId="15A0B850" w14:textId="77777777" w:rsidR="00A20DC3" w:rsidRDefault="00A20DC3" w:rsidP="00806669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50EF5084" w14:textId="77777777" w:rsidR="0069275B" w:rsidRDefault="0069275B" w:rsidP="00806669">
+    <w:p w14:paraId="0B17B727" w14:textId="77777777" w:rsidR="00A20DC3" w:rsidRDefault="00A20DC3" w:rsidP="00806669">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="125D03FE" w14:textId="1840EF6B" w:rsidR="00806669" w:rsidRDefault="00806669">
+    <w:p w14:paraId="0E2DA42E" w14:textId="66E7EDDD" w:rsidR="00063B34" w:rsidRDefault="00806669" w:rsidP="00BE39F6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0055600A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Email address of the Corresponding Author</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00BE39F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Link to the article: </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A118ADB" w14:textId="310E6507" w:rsidR="0030545E" w:rsidRPr="0030545E" w:rsidRDefault="0030545E">
+  <w:p w14:paraId="1A118ADB" w14:textId="757DC436" w:rsidR="0030545E" w:rsidRPr="0030545E" w:rsidRDefault="0030545E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0030545E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Author et al. (2025)</w:t>
     </w:r>
     <w:r w:rsidRPr="0030545E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0030545E">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                   Afghanistan International Journal of Sciences Vol 1 No. 2, 2025</w:t>
+      <w:t xml:space="preserve">                                                   Afghanistan International Journal of Sciences Vol </w:t>
+    </w:r>
+    <w:r w:rsidR="0074107E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0030545E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> No. </w:t>
+    </w:r>
+    <w:r w:rsidR="0074107E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0030545E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>, 202</w:t>
+    </w:r>
+    <w:r w:rsidR="0074107E">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9016"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BF5486" w14:paraId="0A949B99" w14:textId="77777777" w:rsidTr="00CF140E">
       <w:trPr>
         <w:trHeight w:val="2400"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9016" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10499,69 +10571,73 @@
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxMjW2sDQ2N7CwNDMwMzZR0lEKTi0uzszPAykwrAUASjozNiwAAAA="/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001A3CE0"/>
     <w:rsid w:val="000145D2"/>
     <w:rsid w:val="00015368"/>
     <w:rsid w:val="00017C8E"/>
     <w:rsid w:val="000325A2"/>
     <w:rsid w:val="00032BB2"/>
     <w:rsid w:val="0003435A"/>
     <w:rsid w:val="00035238"/>
     <w:rsid w:val="0004178A"/>
     <w:rsid w:val="000441C7"/>
     <w:rsid w:val="00051877"/>
     <w:rsid w:val="00051929"/>
     <w:rsid w:val="000567A8"/>
     <w:rsid w:val="00056DD2"/>
     <w:rsid w:val="00063B34"/>
     <w:rsid w:val="00071092"/>
     <w:rsid w:val="00094A2B"/>
     <w:rsid w:val="00096604"/>
     <w:rsid w:val="000A13BA"/>
     <w:rsid w:val="000B0AAE"/>
     <w:rsid w:val="000B4781"/>
     <w:rsid w:val="000D64B5"/>
     <w:rsid w:val="000E0062"/>
     <w:rsid w:val="000E3D4F"/>
@@ -10727,79 +10803,82 @@
     <w:rsid w:val="00694AC7"/>
     <w:rsid w:val="006A4DCC"/>
     <w:rsid w:val="006A55C5"/>
     <w:rsid w:val="006A5769"/>
     <w:rsid w:val="006B4A48"/>
     <w:rsid w:val="006B4CE1"/>
     <w:rsid w:val="006D24DE"/>
     <w:rsid w:val="006D261E"/>
     <w:rsid w:val="006E2853"/>
     <w:rsid w:val="006E5DFC"/>
     <w:rsid w:val="006F28F5"/>
     <w:rsid w:val="006F3233"/>
     <w:rsid w:val="006F3FEE"/>
     <w:rsid w:val="006F7543"/>
     <w:rsid w:val="00703EB3"/>
     <w:rsid w:val="0071036E"/>
     <w:rsid w:val="00714C9D"/>
     <w:rsid w:val="00720161"/>
     <w:rsid w:val="00720BBD"/>
     <w:rsid w:val="0072142C"/>
     <w:rsid w:val="00721AF4"/>
     <w:rsid w:val="00730F69"/>
     <w:rsid w:val="00732504"/>
     <w:rsid w:val="00732D4A"/>
     <w:rsid w:val="00736BF8"/>
+    <w:rsid w:val="0074107E"/>
     <w:rsid w:val="007428F6"/>
     <w:rsid w:val="00744903"/>
     <w:rsid w:val="00750A0E"/>
     <w:rsid w:val="007554F7"/>
     <w:rsid w:val="00755C21"/>
     <w:rsid w:val="00761E58"/>
     <w:rsid w:val="0077166B"/>
     <w:rsid w:val="007722BD"/>
     <w:rsid w:val="007756A7"/>
     <w:rsid w:val="0078005A"/>
     <w:rsid w:val="007803D1"/>
     <w:rsid w:val="00792ACB"/>
     <w:rsid w:val="007A2371"/>
     <w:rsid w:val="007A7FAF"/>
     <w:rsid w:val="007B306B"/>
+    <w:rsid w:val="007B43DB"/>
     <w:rsid w:val="007C4B1E"/>
     <w:rsid w:val="007D2237"/>
     <w:rsid w:val="007E23D2"/>
     <w:rsid w:val="007E67C4"/>
     <w:rsid w:val="007F7CD2"/>
     <w:rsid w:val="00803AA5"/>
     <w:rsid w:val="00806669"/>
     <w:rsid w:val="0080799B"/>
     <w:rsid w:val="008245C4"/>
     <w:rsid w:val="00844B1D"/>
     <w:rsid w:val="00853BE0"/>
     <w:rsid w:val="008562D0"/>
     <w:rsid w:val="0085675F"/>
     <w:rsid w:val="00860D2C"/>
+    <w:rsid w:val="0086116B"/>
     <w:rsid w:val="008714DE"/>
     <w:rsid w:val="00874BC2"/>
     <w:rsid w:val="008762C2"/>
     <w:rsid w:val="00877265"/>
     <w:rsid w:val="00880426"/>
     <w:rsid w:val="008821AB"/>
     <w:rsid w:val="00884081"/>
     <w:rsid w:val="0088555B"/>
     <w:rsid w:val="00892F54"/>
     <w:rsid w:val="00896189"/>
     <w:rsid w:val="008B5258"/>
     <w:rsid w:val="008B547C"/>
     <w:rsid w:val="008B5656"/>
     <w:rsid w:val="008C0D11"/>
     <w:rsid w:val="008C0FD7"/>
     <w:rsid w:val="008C3661"/>
     <w:rsid w:val="008C39F1"/>
     <w:rsid w:val="008E40C5"/>
     <w:rsid w:val="008F2ED0"/>
     <w:rsid w:val="008F6DCA"/>
     <w:rsid w:val="009024B6"/>
     <w:rsid w:val="009243BF"/>
     <w:rsid w:val="00930583"/>
     <w:rsid w:val="0093265E"/>
     <w:rsid w:val="009327B4"/>
@@ -10811,98 +10890,100 @@
     <w:rsid w:val="00966D01"/>
     <w:rsid w:val="00966FE8"/>
     <w:rsid w:val="00972473"/>
     <w:rsid w:val="009802BA"/>
     <w:rsid w:val="00980720"/>
     <w:rsid w:val="00982F9F"/>
     <w:rsid w:val="00983F27"/>
     <w:rsid w:val="009844CA"/>
     <w:rsid w:val="00984DDD"/>
     <w:rsid w:val="00986300"/>
     <w:rsid w:val="009949C1"/>
     <w:rsid w:val="00995A37"/>
     <w:rsid w:val="009B4103"/>
     <w:rsid w:val="009B4C91"/>
     <w:rsid w:val="009C22BF"/>
     <w:rsid w:val="009C50E1"/>
     <w:rsid w:val="009C6ED0"/>
     <w:rsid w:val="009D0A6F"/>
     <w:rsid w:val="009E16B2"/>
     <w:rsid w:val="009E3442"/>
     <w:rsid w:val="009F3CCC"/>
     <w:rsid w:val="009F3D02"/>
     <w:rsid w:val="00A065C3"/>
     <w:rsid w:val="00A10ABC"/>
     <w:rsid w:val="00A206AD"/>
+    <w:rsid w:val="00A20DC3"/>
     <w:rsid w:val="00A224FF"/>
     <w:rsid w:val="00A24FDD"/>
     <w:rsid w:val="00A305E1"/>
     <w:rsid w:val="00A437D6"/>
     <w:rsid w:val="00A450AB"/>
     <w:rsid w:val="00A46119"/>
     <w:rsid w:val="00A52A0F"/>
     <w:rsid w:val="00A559FB"/>
     <w:rsid w:val="00A571D3"/>
     <w:rsid w:val="00A671D0"/>
     <w:rsid w:val="00A77020"/>
     <w:rsid w:val="00A83C73"/>
     <w:rsid w:val="00A94E95"/>
     <w:rsid w:val="00A95B35"/>
     <w:rsid w:val="00AA3932"/>
     <w:rsid w:val="00AB0D1C"/>
     <w:rsid w:val="00AB4BA5"/>
     <w:rsid w:val="00AC6063"/>
     <w:rsid w:val="00AD0F08"/>
     <w:rsid w:val="00AE2B58"/>
     <w:rsid w:val="00AE36F3"/>
     <w:rsid w:val="00AF0BF3"/>
     <w:rsid w:val="00AF276A"/>
     <w:rsid w:val="00AF443C"/>
     <w:rsid w:val="00B05B38"/>
     <w:rsid w:val="00B0759D"/>
     <w:rsid w:val="00B17D49"/>
     <w:rsid w:val="00B207FA"/>
     <w:rsid w:val="00B21ECA"/>
     <w:rsid w:val="00B34F99"/>
     <w:rsid w:val="00B40F76"/>
     <w:rsid w:val="00B41940"/>
     <w:rsid w:val="00B42D36"/>
     <w:rsid w:val="00B43338"/>
     <w:rsid w:val="00B4596C"/>
     <w:rsid w:val="00B50236"/>
     <w:rsid w:val="00B628E3"/>
     <w:rsid w:val="00B729E0"/>
     <w:rsid w:val="00B81722"/>
     <w:rsid w:val="00B856C9"/>
     <w:rsid w:val="00B87884"/>
     <w:rsid w:val="00BA3504"/>
     <w:rsid w:val="00BB7F6C"/>
     <w:rsid w:val="00BC33F3"/>
     <w:rsid w:val="00BC3467"/>
     <w:rsid w:val="00BD2475"/>
     <w:rsid w:val="00BE2142"/>
     <w:rsid w:val="00BE37DE"/>
+    <w:rsid w:val="00BE39F6"/>
     <w:rsid w:val="00BE3BFC"/>
     <w:rsid w:val="00BE61D6"/>
     <w:rsid w:val="00BF1F38"/>
     <w:rsid w:val="00BF5486"/>
     <w:rsid w:val="00C22F9D"/>
     <w:rsid w:val="00C45B26"/>
     <w:rsid w:val="00C46164"/>
     <w:rsid w:val="00C534D1"/>
     <w:rsid w:val="00C60923"/>
     <w:rsid w:val="00C63C8E"/>
     <w:rsid w:val="00C66D33"/>
     <w:rsid w:val="00C66D40"/>
     <w:rsid w:val="00C70641"/>
     <w:rsid w:val="00C734C8"/>
     <w:rsid w:val="00C808F8"/>
     <w:rsid w:val="00C91126"/>
     <w:rsid w:val="00CA0F97"/>
     <w:rsid w:val="00CB008F"/>
     <w:rsid w:val="00CB1A80"/>
     <w:rsid w:val="00CB6985"/>
     <w:rsid w:val="00CD4FA6"/>
     <w:rsid w:val="00CE214D"/>
     <w:rsid w:val="00CE6CBE"/>
     <w:rsid w:val="00CE7233"/>
     <w:rsid w:val="00D0028C"/>
@@ -11469,50 +11550,51 @@
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007D2237"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
@@ -14551,74 +14633,74 @@
             <b:Middle>on Publication Ethics</b:Middle>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Code of Conduct and Best-Practice Guidelines for Journal Editors</b:Title>
     <b:Year>2011</b:Year>
     <b:RefOrder>2</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71CE00ED-D4BD-465E-968A-C82B80A3F115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3258</Words>
-  <Characters>18571</Characters>
+  <Words>3255</Words>
+  <Characters>18559</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>154</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21786</CharactersWithSpaces>
+  <CharactersWithSpaces>21771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rawaa Al-Dabbagh</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>a0bd43079c9f228463d8b3e614e5c23fbf7633a26f37ca6b6f8668239d289825</vt:lpwstr>
   </property>
 </Properties>
 </file>